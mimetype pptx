--- v0 (2026-10-06)
+++ v1 (2026-10-28)
@@ -19,133 +19,160 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId34"/>
+    <p:notesMasterId r:id="rId47"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="281" r:id="rId2"/>
     <p:sldId id="282" r:id="rId3"/>
     <p:sldId id="283" r:id="rId4"/>
     <p:sldId id="297" r:id="rId5"/>
     <p:sldId id="296" r:id="rId6"/>
     <p:sldId id="284" r:id="rId7"/>
     <p:sldId id="285" r:id="rId8"/>
     <p:sldId id="286" r:id="rId9"/>
     <p:sldId id="287" r:id="rId10"/>
     <p:sldId id="288" r:id="rId11"/>
     <p:sldId id="272" r:id="rId12"/>
     <p:sldId id="289" r:id="rId13"/>
     <p:sldId id="275" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="291" r:id="rId16"/>
     <p:sldId id="274" r:id="rId17"/>
     <p:sldId id="273" r:id="rId18"/>
     <p:sldId id="277" r:id="rId19"/>
     <p:sldId id="292" r:id="rId20"/>
     <p:sldId id="278" r:id="rId21"/>
     <p:sldId id="279" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
-    <p:sldId id="290" r:id="rId24"/>
-[...8 lines deleted...]
-    <p:sldId id="295" r:id="rId33"/>
+    <p:sldId id="298" r:id="rId24"/>
+    <p:sldId id="299" r:id="rId25"/>
+    <p:sldId id="300" r:id="rId26"/>
+    <p:sldId id="301" r:id="rId27"/>
+    <p:sldId id="302" r:id="rId28"/>
+    <p:sldId id="303" r:id="rId29"/>
+    <p:sldId id="304" r:id="rId30"/>
+    <p:sldId id="290" r:id="rId31"/>
+    <p:sldId id="305" r:id="rId32"/>
+    <p:sldId id="306" r:id="rId33"/>
+    <p:sldId id="307" r:id="rId34"/>
+    <p:sldId id="308" r:id="rId35"/>
+    <p:sldId id="309" r:id="rId36"/>
+    <p:sldId id="310" r:id="rId37"/>
+    <p:sldId id="280" r:id="rId38"/>
+    <p:sldId id="267" r:id="rId39"/>
+    <p:sldId id="268" r:id="rId40"/>
+    <p:sldId id="269" r:id="rId41"/>
+    <p:sldId id="270" r:id="rId42"/>
+    <p:sldId id="271" r:id="rId43"/>
+    <p:sldId id="293" r:id="rId44"/>
+    <p:sldId id="294" r:id="rId45"/>
+    <p:sldId id="295" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:custDataLst>
-    <p:tags r:id="rId35"/>
+    <p:tags r:id="rId48"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -247,85 +274,85 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="20710" autoAdjust="0"/>
     <p:restoredTop sz="89223" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="98" d="100"/>
-          <a:sy n="98" d="100"/>
+          <a:sx n="56" d="100"/>
+          <a:sy n="56" d="100"/>
         </p:scale>
-        <p:origin x="174" y="84"/>
+        <p:origin x="852" y="56"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -371,51 +398,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C12CD1A8-BE7C-4B3A-9080-55597EF13BBD}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -644,51 +671,55 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -830,51 +861,136 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7C824E37-F213-4915-BA75-62CD0BEA5A9F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>27</a:t>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1717821375"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7C824E37-F213-4915-BA75-62CD0BEA5A9F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3957017860"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1703,51 +1819,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1873,51 +1989,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2053,51 +2169,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2223,51 +2339,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2470,51 +2586,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2701,51 +2817,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3067,51 +3183,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3186,51 +3302,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3283,51 +3399,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3560,51 +3676,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3814,51 +3930,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4031,51 +4147,51 @@
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{62BBB7BF-7BD5-4A4C-9481-11C788ED9046}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>9/28/2026</a:t>
+              <a:t>17-Oct-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4481,95 +4597,147 @@
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media42.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media42.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media43.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media43.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media42.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media42.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media43.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media43.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media7.mp3"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media9.mp3"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media6.mp3"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media9.mp3"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media8.mp3"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media6.mp3"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media8.mp3"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media5.mp3"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media5.mp3"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media7.mp3"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media13.mp3"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media11.mp3"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media13.mp3"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media15.mp3"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media10.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media10.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media12.mp3"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media15.mp3"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media12.mp3"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media14.mp3"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media11.mp3"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media14.mp3"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media19.mp3"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media17.mp3"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media19.mp3"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media21.mp3"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media16.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media16.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media18.mp3"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media21.mp3"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media18.mp3"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media20.mp3"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media17.mp3"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media20.mp3"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media25.mp3"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media28.mp3"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media23.mp3"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media25.mp3"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media27.mp3"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media22.mp3"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media29.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media22.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media24.mp3"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media27.mp3"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media24.mp3"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media29.mp3"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media26.mp3"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media23.mp3"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media26.mp3"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media28.mp3"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15126,50 +15294,751 @@
       <p:bldP spid="2" grpId="0"/>
       <p:bldP spid="3" grpId="0"/>
       <p:bldP spid="5" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86E9B60C-5D3B-4AC8-BEDC-4571E3D7026C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="42862" y="758758"/>
+            <a:ext cx="12106275" cy="4856230"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3949402744"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{476D7189-CE8D-48FF-89FF-FCBF72FE7667}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="618821" y="1990727"/>
+            <a:ext cx="10467975" cy="4705350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{366888B0-4C28-4C47-B7BB-EE9BC9F08B3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4117232" y="73117"/>
+            <a:ext cx="4122096" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="AkzidenzGroteskBE-BoldCn"/>
+              </a:rPr>
+              <a:t>Average Velocity and Average Speed</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4DDBCE0-06C2-4014-ACE4-74DA37C87E69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="155644" y="442449"/>
+            <a:ext cx="11663462" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Roman"/>
+              </a:rPr>
+              <a:t>Figure 2-3 is more interesting, because it involves motion. The armadillo is apparently first noticed at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Italic"/>
+              </a:rPr>
+              <a:t>t </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="MathematicalPi-One"/>
+              </a:rPr>
+              <a:t>=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Roman"/>
+              </a:rPr>
+              <a:t>0 when it is at the position </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Italic"/>
+              </a:rPr>
+              <a:t>x=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Roman"/>
+              </a:rPr>
+              <a:t>5 m. It moves toward </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Italic"/>
+              </a:rPr>
+              <a:t>x=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Roman"/>
+              </a:rPr>
+              <a:t>0, passes through that point at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Italic"/>
+              </a:rPr>
+              <a:t>t </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="MathematicalPi-One"/>
+              </a:rPr>
+              <a:t>=</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Roman"/>
+              </a:rPr>
+              <a:t>3 s, and then moves on to increasingly larger positive values of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Italic"/>
+              </a:rPr>
+              <a:t>x</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:latin typeface="TimesTen-Roman"/>
+              </a:rPr>
+              <a:t>. Figure 2-3 also depicts the straight-line motion of the armadillo (at three times) and is something like what you would see. The graph in Fig. 2-3 is more abstract, but it reveals how fast the armadillo moves.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3912109246"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2999423B-87D9-44F5-BE22-C430A6725FFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="772132" y="400841"/>
+            <a:ext cx="10794053" cy="6262100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4192567400"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71437850-26BB-409D-910C-FA36A726FF7C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="273791" y="1060316"/>
+            <a:ext cx="11644417" cy="5099928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="586061406"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6097D8E7-A064-4B5B-A45D-D998A9AC4537}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904671" y="515566"/>
+            <a:ext cx="9844563" cy="5775291"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2304940884"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829F3853-84B9-467C-B9A0-3234B5BF3D06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1861530" y="195833"/>
+            <a:ext cx="8109322" cy="6466333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="482808396"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10196D59-E13F-44CF-A0C2-4E825B483C01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="338558" y="339505"/>
+            <a:ext cx="11514884" cy="6178989"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2434899907"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4572AB4C-5F16-40C5-A6C5-FAAE162462FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3854584" y="5918643"/>
+            <a:ext cx="4151279" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>https://dictionary.cambridge.org/</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52CF99BE-3719-4F22-9818-B2DE924742EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="337631" y="739302"/>
+            <a:ext cx="4824179" cy="3375498"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2D40FA2-59C4-4884-93FB-E66B5D6DCB58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5362027" y="739302"/>
+            <a:ext cx="6709998" cy="4538935"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="753789955"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="784914" y="525537"/>
             <a:ext cx="10452581" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
@@ -15850,51 +16719,411 @@
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="7" grpId="0"/>
       <p:bldP spid="9" grpId="0"/>
       <p:bldP spid="10" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCC95BFA-2A7D-4C76-83D8-B1688142EF19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="364381" y="272374"/>
+            <a:ext cx="11486306" cy="6386209"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="671833946"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB8F03A8-136D-4D09-9E81-66BE4505F7F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1004887" y="66675"/>
+            <a:ext cx="10182225" cy="6724650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3267137152"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7BBA5C1-532E-4C61-AAF1-553506C3DFFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="369752" y="291831"/>
+            <a:ext cx="11397932" cy="6361382"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4011171764"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA305B93-BBC1-4053-9047-ABA2E6C6795B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1516501" y="768485"/>
+            <a:ext cx="9363536" cy="5194469"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2676322081"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CE550D1-8BAE-4536-9193-0F5BAC7F7AF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1603036" y="156061"/>
+            <a:ext cx="7706334" cy="6545877"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1451949938"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BDD4410-644D-4FDD-9D1C-F9CF502C147B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1608812" y="230867"/>
+            <a:ext cx="7943749" cy="6396265"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="91396801"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="433138" y="0"/>
@@ -16632,51 +17861,51 @@
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="3" grpId="0"/>
       <p:bldP spid="4" grpId="0"/>
       <p:bldP spid="5" grpId="0"/>
       <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="7" grpId="0"/>
       <p:bldP spid="8" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1" descr="paper fitures.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -24229,51 +25458,51 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1" descr="book title.jpg"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -24302,51 +25531,171 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6673261" y="172079"/>
             <a:ext cx="4572000" cy="6527494"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77C7380B-07CE-4823-8127-7E5EC9F56540}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8070571" y="233463"/>
+            <a:ext cx="2754000" cy="6120000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3DF106B-5A3C-474B-815E-1D6D03ECF4CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4416763" y="233463"/>
+            <a:ext cx="2754000" cy="6120000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{203C3E36-8CD6-417B-8EBB-B7966A82D330}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762955" y="369000"/>
+            <a:ext cx="2754000" cy="6120000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1570432390"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="180753" y="212651"/>
@@ -24556,51 +25905,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Consequence</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>: a result or effect of something</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="297703" y="637953"/>
@@ -24846,51 +26195,51 @@
             </a:br>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:br>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="74431" y="223284"/>
@@ -25089,176 +26438,51 @@
           <a:p>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...124 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="video 1">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB939A79-8E8A-4883-1395-E1AC25BF6252}"/>
               </a:ext>
             </a:extLst>
@@ -25417,51 +26641,51 @@
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="video 2">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BAE2254-1990-6E55-53F5-E1DB8EC8A34D}"/>
               </a:ext>
             </a:extLst>
@@ -25620,191 +26844,71 @@
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="2"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="782584460"/>
-      </p:ext>
-[...118 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1570432390"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -34872,89 +35976,106 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1965</Words>
+  <Words>2075</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>247</Paragraphs>
-[...1 lines deleted...]
-  <Notes>10</Notes>
+  <Paragraphs>250</Paragraphs>
+  <Slides>45</Slides>
+  <Notes>11</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>43</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>32</vt:i4>
+        <vt:i4>45</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="38" baseType="lpstr">
+    <vt:vector size="55" baseType="lpstr">
+      <vt:lpstr>AkzidenzGroteskBE-BoldCn</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>MathematicalPi-One</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>TimesTen-Italic</vt:lpstr>
+      <vt:lpstr>TimesTen-Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>